--- v0 (2026-04-27)
+++ v1 (2026-06-18)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 27.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 19.06.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>Н30-60СК</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Н30-60БК</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Чита
 (для иногородних клиентов доставка до склада ТК в г. Чита бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
@@ -843,83 +843,83 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>36.5</v>
       </c>
       <c r="F8" s="9">
         <v>38.4</v>
       </c>
       <c r="G8" s="9">
         <v>42.4</v>
       </c>
       <c r="H8" s="9">
         <v>50.3</v>
       </c>
       <c r="I8" s="9">
         <v>57.0</v>
       </c>
       <c r="J8" s="9">
         <v>75.0</v>
       </c>
       <c r="K8" s="3">
-        <v>11896</v>
+        <v>10934</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>43.8</v>
       </c>
       <c r="F9" s="9">
         <v>46.08</v>
       </c>
       <c r="G9" s="9">
         <v>50.88</v>
       </c>
       <c r="H9" s="9">
         <v>60.36</v>
       </c>
       <c r="I9" s="9">
         <v>68.4</v>
       </c>
       <c r="J9" s="9">
         <v>90.0</v>
       </c>
       <c r="K9" s="3">
-        <v>7371</v>
+        <v>6921</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>43.8</v>
       </c>
       <c r="F10" s="9">
         <v>46.08</v>
       </c>
       <c r="G10" s="9">
         <v>50.88</v>
       </c>
       <c r="H10" s="9">
         <v>60.36</v>
       </c>
       <c r="I10" s="9">