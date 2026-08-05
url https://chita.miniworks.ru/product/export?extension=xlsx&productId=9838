--- v1 (2026-06-18)
+++ v2 (2026-08-05)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 19.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 05.08.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>Н30-60СК</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>Н30-60БК</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Все цены указаны в рублях и включают в себя НДС.
 Все цены указаны при условии 100% предоплаты и действительны в течение 5 дней.
 Все цены указаны при условии самовывоза продукции со склада в г. Чита
 (для иногородних клиентов доставка до склада ТК в г. Чита бесплатна).
 Все цены указаны за стандартный цвет для каждого вида изделия
@@ -843,51 +843,51 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>36.5</v>
       </c>
       <c r="F8" s="9">
         <v>38.4</v>
       </c>
       <c r="G8" s="9">
         <v>42.4</v>
       </c>
       <c r="H8" s="9">
         <v>50.3</v>
       </c>
       <c r="I8" s="9">
         <v>57.0</v>
       </c>
       <c r="J8" s="9">
         <v>75.0</v>
       </c>
       <c r="K8" s="3">
-        <v>10934</v>
+        <v>5724</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>43.8</v>
       </c>
       <c r="F9" s="9">
         <v>46.08</v>
       </c>
       <c r="G9" s="9">
         <v>50.88</v>
       </c>
       <c r="H9" s="9">
         <v>60.36</v>
       </c>
       <c r="I9" s="9">