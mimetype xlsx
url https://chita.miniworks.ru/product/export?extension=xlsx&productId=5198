--- v0 (2026-04-27)
+++ v1 (2026-06-18)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 28.04.2026 </t>
+    <t xml:space="preserve"> Наличие на 19.06.2026 </t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2,10 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
@@ -1610,51 +1610,51 @@
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7,20 р.
 </t>
           </r>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFFF0000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5,04 р.</t>
           </r>
         </is>
       </c>
       <c r="K9" s="3">
-        <v>50618</v>
+        <v>45563</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="true"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2,52 р.