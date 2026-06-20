--- v1 (2026-06-18)
+++ v2 (2026-06-20)
@@ -68,51 +68,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 19.06.2026 </t>
+    <t xml:space="preserve"> Наличие на 20.06.2026 </t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="true"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2,10 р.
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>